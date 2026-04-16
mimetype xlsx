--- v3 (2026-03-25)
+++ v4 (2026-04-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86a05af20214985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/994a4e07351c4cbf9bbe7be3f7635cdc.psmdcp" Id="R45b206ff21f041f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83159fd92a5b467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78274bbeafbf4401bf3709627a345a46.psmdcp" Id="R0454580c0cfe4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Agenda Date</x:t>
   </x:si>
   <x:si>
     <x:t>Slot Time</x:t>
   </x:si>
   <x:si>