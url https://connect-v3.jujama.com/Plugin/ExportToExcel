--- v4 (2026-04-16)
+++ v5 (2026-05-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83159fd92a5b467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78274bbeafbf4401bf3709627a345a46.psmdcp" Id="R0454580c0cfe4214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9946766947774fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fbfe61c2f3a44a791ddfcf69466c64a.psmdcp" Id="R024bf7ae042e482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Agenda Date</x:t>
   </x:si>
   <x:si>
     <x:t>Slot Time</x:t>
   </x:si>
   <x:si>