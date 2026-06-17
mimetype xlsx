--- v5 (2026-05-09)
+++ v6 (2026-06-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9946766947774fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fbfe61c2f3a44a791ddfcf69466c64a.psmdcp" Id="R024bf7ae042e482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc01c2b36e64c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b419455460b84d18b6385ed006a1d5c3.psmdcp" Id="Re0154179314a4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Agenda Date</x:t>
   </x:si>
   <x:si>
     <x:t>Slot Time</x:t>
   </x:si>
   <x:si>