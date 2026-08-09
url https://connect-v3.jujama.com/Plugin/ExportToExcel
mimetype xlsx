--- v6 (2026-06-17)
+++ v7 (2026-08-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc01c2b36e64c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b419455460b84d18b6385ed006a1d5c3.psmdcp" Id="Re0154179314a4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce8e989852844ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1adcd3caec0b43cc905945162ed59d92.psmdcp" Id="Rb92062f623034b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Agenda Date</x:t>
   </x:si>
   <x:si>
     <x:t>Slot Time</x:t>
   </x:si>
   <x:si>