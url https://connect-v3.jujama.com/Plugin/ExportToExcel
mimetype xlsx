--- v7 (2026-08-09)
+++ v8 (2026-09-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce8e989852844ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1adcd3caec0b43cc905945162ed59d92.psmdcp" Id="Rb92062f623034b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5a13de70014662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b3896cb174c4edda01a1f659b3417b7.psmdcp" Id="Rdc80eeea2a1e4d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <x:si>
     <x:t>Agenda Date</x:t>
   </x:si>
   <x:si>
     <x:t>Slot Time</x:t>
   </x:si>
   <x:si>